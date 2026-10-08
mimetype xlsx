--- v0 (2026-05-03)
+++ v1 (2026-10-08)
@@ -642,51 +642,51 @@
       </c>
       <c r="E10" s="3">
         <v>2020</v>
       </c>
       <c r="F10">
         <v>2.91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2">
         <v>45291</v>
       </c>
       <c r="E11" s="3">
         <v>2023</v>
       </c>
       <c r="F11">
-        <v>6.3</v>
+        <v>6.296</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="2">
         <v>44196</v>
       </c>
       <c r="E12" s="3">
         <v>2020</v>
       </c>
       <c r="F12">
         <v>7.38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>6</v>