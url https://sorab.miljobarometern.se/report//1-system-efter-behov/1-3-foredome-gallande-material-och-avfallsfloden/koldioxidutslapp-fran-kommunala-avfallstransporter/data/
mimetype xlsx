--- v0 (2026-05-20)
+++ v1 (2026-10-08)
@@ -867,139 +867,159 @@
       </c>
       <c r="B22" t="s">
         <v>7</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="2">
         <v>45291</v>
       </c>
       <c r="E22" s="3">
         <v>2023</v>
       </c>
       <c r="F22">
         <v>17.106</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>7</v>
       </c>
       <c r="C23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D23" s="2">
-        <v>44561</v>
+        <v>45657</v>
       </c>
       <c r="E23" s="3">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="F23">
-        <v>112.497</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>7</v>
       </c>
       <c r="C24" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="2">
-        <v>44926</v>
+        <v>44561</v>
       </c>
       <c r="E24" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F24">
-        <v>89.108</v>
+        <v>112.497</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>7</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="2">
-        <v>45291</v>
+        <v>44926</v>
       </c>
       <c r="E25" s="3">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="F25">
-        <v>10.6</v>
+        <v>89.108</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>7</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="2">
-        <v>45657</v>
+        <v>45291</v>
       </c>
       <c r="E26" s="3">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="F26">
-        <v>21.2</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>7</v>
       </c>
       <c r="C27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D27" s="2">
         <v>45657</v>
       </c>
       <c r="E27" s="3">
         <v>2024</v>
       </c>
       <c r="F27">
+        <v>21.2</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="2">
+        <v>45657</v>
+      </c>
+      <c r="E28" s="3">
+        <v>2024</v>
+      </c>
+      <c r="F28">
         <v>60.512</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>GemBox.Spreadsheet</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>